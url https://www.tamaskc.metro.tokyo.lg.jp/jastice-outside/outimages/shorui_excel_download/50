--- v0 (2025-12-26)
+++ v1 (2026-07-27)
@@ -1,90 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ishii\AppData\Local\Box\Box Edit\Documents\io0YRKVkL0KZHuxPvu7rCg==\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\小山美津子\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E232115C-44B7-43E5-83B2-CF05224FB6EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79ECF94A-E32D-49DC-AB17-66E84BA2E51A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" activeTab="1" xr2:uid="{9433F309-0113-4679-AA1C-CB00115D6CC4}"/>
+    <workbookView xWindow="15" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{9433F309-0113-4679-AA1C-CB00115D6CC4}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId2"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$U$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="58">
   <si>
     <t>（宛先）</t>
   </si>
   <si>
     <t>催事名</t>
     <rPh sb="0" eb="2">
       <t>サイジ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>現場責任者</t>
     <rPh sb="0" eb="2">
       <t>ゲンバ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>セキニンシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
@@ -401,55 +399,50 @@
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>当施設のパントリー内調理等設備の利用にあたっては、各機器等の取扱説明書及び以下のパントリー内調理等設備利用基準の項目を遵守し利用することを承諾致します。</t>
     <rPh sb="0" eb="3">
       <t>トウシセツ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>リヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>利用開始前に必ずパントリー内、及び設備等に汚れや破損や故障が無いかをご確認ください。もし、汚れや破損や故障が発見された場合は使用前にお申し出ください。</t>
     <rPh sb="0" eb="2">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>セツビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>●冷凍冷蔵庫　【機種】 HOSHIZAKI　HR-90AT3-1 （７６１L）
-[...3 lines deleted...]
-  <si>
     <t>●全自動製氷機　【機種】 HOSHIZAKI　IM-５５M-2 （製氷能力：約５３kg/日)
 （パントリー３はHOSHIZAKI　IM-20CM-2）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>●卓上IHコンロ 【機種】 IRIS OHYAMA  IHK-WKT22
 （パントリー３はHITACH　HIT-S55-B）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>パントリー内及び設備等に汚れや破損や故障、ゴミの回収、原状回復が完全でない場合は再度原状復帰作業や修理を実施して頂きます。尚、当施設で原状復帰作業、修理等を実施した場合はそれらに要した費用を請求させていただきます。</t>
     <rPh sb="8" eb="10">
       <t>セツビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">火災・停電・天変地異を始め、パントリー内調理等設備利用に係る各種損害については、当施設に重大な過失等がない限り当施設は一切その責任を負いません。また、食中毒、持込み備品等の盗難やその他トラブル等の被害が発生した場合の損害についても、当施設は一切その責任を負いません。 </t>
     <rPh sb="40" eb="41">
       <t>トウ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>トウ</t>
     </rPh>
     <rPh sb="116" eb="117">
@@ -522,59 +515,119 @@
       <t>シュサイシャ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>イタダ</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">※届出者(実利用者)は「パントリー内調理等設備利用基準」を遵守して利用して下さい。 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>印</t>
     <rPh sb="0" eb="1">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>（宛先）</t>
+    <r>
+      <t>●冷蔵庫　パントリー1・2【機種】 HOSHIZAKI　HR-90AT3-1　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 589</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>L）冷凍機能なし
+（パントリー3【機種】HOSHIZAKI　RFT-180SNG-1　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>冷蔵252L/冷凍144L</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <rPh sb="45" eb="47">
+      <t>レイトウ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>キノウ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>キシュ</t>
+    </rPh>
+    <rPh sb="86" eb="88">
+      <t>レイゾウ</t>
+    </rPh>
+    <rPh sb="93" eb="95">
+      <t>レイトウ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -600,50 +653,57 @@
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Segoe UI Symbol"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -933,51 +993,51 @@
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -1027,281 +1087,277 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1">
-[...33 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
-[...92 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1563,2228 +1619,2228 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B59847E-168F-4188-BA54-E53AA4B23218}">
   <dimension ref="A1:V73"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V12" sqref="V12"/>
+    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="X11" sqref="X11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.5" customWidth="1"/>
-    <col min="2" max="2" width="14.25" customWidth="1"/>
-    <col min="3" max="3" width="6.25" customWidth="1"/>
+    <col min="2" max="2" width="14.19921875" customWidth="1"/>
+    <col min="3" max="3" width="6.19921875" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="6" width="3" customWidth="1"/>
-    <col min="7" max="7" width="2.75" customWidth="1"/>
+    <col min="7" max="7" width="2.69921875" customWidth="1"/>
     <col min="8" max="8" width="3" customWidth="1"/>
-    <col min="9" max="9" width="2.75" customWidth="1"/>
+    <col min="9" max="9" width="2.69921875" customWidth="1"/>
     <col min="10" max="10" width="1" customWidth="1"/>
-    <col min="11" max="11" width="2.75" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="3.25" customWidth="1"/>
+    <col min="11" max="11" width="2.69921875" customWidth="1"/>
+    <col min="12" max="12" width="3.19921875" customWidth="1"/>
+    <col min="13" max="13" width="2.8984375" customWidth="1"/>
+    <col min="14" max="14" width="3.19921875" customWidth="1"/>
     <col min="15" max="15" width="3.5" customWidth="1"/>
-    <col min="16" max="16" width="3.75" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="19" width="3.375" customWidth="1"/>
+    <col min="16" max="16" width="3.69921875" customWidth="1"/>
+    <col min="17" max="17" width="2.8984375" customWidth="1"/>
+    <col min="18" max="18" width="1.09765625" customWidth="1"/>
+    <col min="19" max="19" width="3.3984375" customWidth="1"/>
     <col min="20" max="20" width="4.5" customWidth="1"/>
-    <col min="21" max="21" width="4.75" customWidth="1"/>
-    <col min="22" max="22" width="21.25" customWidth="1"/>
+    <col min="21" max="21" width="4.69921875" customWidth="1"/>
+    <col min="22" max="22" width="21.19921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A1" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="72"/>
-[...21 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="27"/>
+    </row>
+    <row r="2" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A2" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="41"/>
+      <c r="B2" s="37"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10" t="s">
         <v>29</v>
       </c>
       <c r="M2" s="10"/>
-      <c r="N2" s="71"/>
-      <c r="O2" s="71"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
       <c r="P2" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="Q2" s="50"/>
-      <c r="R2" s="50"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
       <c r="S2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="T2" s="11"/>
       <c r="U2" s="12" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A3" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="41"/>
-[...44 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="38"/>
+    </row>
+    <row r="4" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A4" s="39"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="39"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="40"/>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A5" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="43"/>
-[...18 lines deleted...]
-      <c r="U5" s="53"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="74"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74"/>
+      <c r="R5" s="74"/>
+      <c r="S5" s="74"/>
+      <c r="T5" s="74"/>
+      <c r="U5" s="75"/>
       <c r="V5" s="3" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.4">
-      <c r="A6" s="35" t="s">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A6" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="36"/>
-[...21 lines deleted...]
-      <c r="A7" s="64" t="s">
+      <c r="B6" s="60"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="53"/>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A7" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="65"/>
+      <c r="B7" s="62"/>
       <c r="C7" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="66"/>
-[...5 lines deleted...]
-      <c r="J7" s="67"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
       <c r="K7" s="25" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="L7" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="M7" s="49"/>
-[...10 lines deleted...]
-      <c r="A8" s="61" t="s">
+      <c r="M7" s="71"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="52"/>
+      <c r="P7" s="52"/>
+      <c r="Q7" s="52"/>
+      <c r="R7" s="52"/>
+      <c r="S7" s="52"/>
+      <c r="T7" s="52"/>
+      <c r="U7" s="53"/>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A8" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="62"/>
-[...16 lines deleted...]
-      <c r="S8" s="59" t="s">
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="T8" s="59"/>
-[...3 lines deleted...]
-      <c r="A9" s="68" t="s">
+      <c r="T8" s="54"/>
+      <c r="U8" s="55"/>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A9" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="69"/>
-[...21 lines deleted...]
-      <c r="A10" s="46" t="s">
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="47"/>
+      <c r="Q9" s="47"/>
+      <c r="R9" s="47"/>
+      <c r="S9" s="47"/>
+      <c r="T9" s="47"/>
+      <c r="U9" s="48"/>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A10" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="47"/>
+      <c r="B10" s="69"/>
       <c r="C10" s="22"/>
       <c r="D10" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="23"/>
       <c r="F10" s="23" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="23"/>
       <c r="H10" s="23" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="23"/>
       <c r="J10" s="24" t="s">
         <v>11</v>
       </c>
       <c r="K10" s="23"/>
       <c r="L10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="M10" s="23"/>
       <c r="N10" s="23" t="s">
         <v>4</v>
       </c>
       <c r="O10" s="23"/>
       <c r="P10" s="23" t="s">
         <v>5</v>
       </c>
       <c r="Q10" s="23"/>
       <c r="R10" s="24" t="s">
         <v>11</v>
       </c>
       <c r="S10" s="23"/>
-      <c r="T10" s="29"/>
-[...3 lines deleted...]
-      <c r="A11" s="35" t="s">
+      <c r="T10" s="41"/>
+      <c r="U10" s="33"/>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A11" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="36"/>
-      <c r="C11" s="44" t="s">
+      <c r="B11" s="60"/>
+      <c r="C11" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="45"/>
-[...15 lines deleted...]
-      <c r="T11" s="31" t="s">
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="50"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="50"/>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
+      <c r="N11" s="50"/>
+      <c r="O11" s="50"/>
+      <c r="P11" s="50"/>
+      <c r="Q11" s="50"/>
+      <c r="R11" s="50"/>
+      <c r="S11" s="50"/>
+      <c r="T11" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="U11" s="32"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22" x14ac:dyDescent="0.4">
+      <c r="U11" s="43"/>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.45">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="13"/>
       <c r="D12" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="16"/>
       <c r="F12" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="16"/>
       <c r="H12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I12" s="16"/>
       <c r="J12" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K12" s="16"/>
       <c r="L12" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M12" s="16"/>
       <c r="N12" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O12" s="16"/>
       <c r="P12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q12" s="16"/>
       <c r="R12" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S12" s="16"/>
-      <c r="T12" s="33"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:22" x14ac:dyDescent="0.4">
+      <c r="T12" s="44"/>
+      <c r="U12" s="45"/>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.45">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="13"/>
       <c r="D13" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="16"/>
       <c r="F13" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="16"/>
       <c r="H13" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I13" s="16"/>
       <c r="J13" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K13" s="16"/>
       <c r="L13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M13" s="16"/>
       <c r="N13" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O13" s="16"/>
       <c r="P13" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q13" s="16"/>
       <c r="R13" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S13" s="16"/>
-      <c r="T13" s="33"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:22" x14ac:dyDescent="0.4">
+      <c r="T13" s="44"/>
+      <c r="U13" s="45"/>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.45">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="13"/>
       <c r="D14" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="16"/>
       <c r="H14" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="16"/>
       <c r="J14" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K14" s="16"/>
       <c r="L14" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M14" s="16"/>
       <c r="N14" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O14" s="16"/>
       <c r="P14" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q14" s="16"/>
       <c r="R14" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S14" s="16"/>
-      <c r="T14" s="37"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:22" x14ac:dyDescent="0.4">
+      <c r="T14" s="32"/>
+      <c r="U14" s="33"/>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.45">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="18"/>
       <c r="D15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="20"/>
       <c r="F15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G15" s="20"/>
       <c r="H15" s="20" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="20"/>
       <c r="J15" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K15" s="20"/>
       <c r="L15" s="20" t="s">
         <v>6</v>
       </c>
       <c r="M15" s="20"/>
       <c r="N15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="O15" s="20"/>
       <c r="P15" s="20" t="s">
         <v>5</v>
       </c>
       <c r="Q15" s="20"/>
       <c r="R15" s="21" t="s">
         <v>11</v>
       </c>
       <c r="S15" s="20"/>
-      <c r="T15" s="38"/>
-[...3 lines deleted...]
-      <c r="A16" s="68" t="s">
+      <c r="T15" s="34"/>
+      <c r="U15" s="35"/>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="A16" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="69"/>
-[...21 lines deleted...]
-      <c r="A17" s="35" t="s">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+      <c r="S16" s="47"/>
+      <c r="T16" s="47"/>
+      <c r="U16" s="48"/>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A17" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="36"/>
+      <c r="B17" s="60"/>
       <c r="C17" s="13"/>
       <c r="D17" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="16"/>
       <c r="F17" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="16"/>
       <c r="H17" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I17" s="16"/>
       <c r="J17" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K17" s="16"/>
       <c r="L17" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M17" s="16"/>
       <c r="N17" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O17" s="16"/>
       <c r="P17" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q17" s="16"/>
       <c r="R17" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S17" s="16"/>
-      <c r="T17" s="29"/>
-[...3 lines deleted...]
-      <c r="A18" s="35" t="s">
+      <c r="T17" s="41"/>
+      <c r="U17" s="33"/>
+    </row>
+    <row r="18" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="36"/>
-      <c r="C18" s="44" t="s">
+      <c r="B18" s="60"/>
+      <c r="C18" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="D18" s="45"/>
-[...15 lines deleted...]
-      <c r="T18" s="31" t="s">
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="50"/>
+      <c r="O18" s="50"/>
+      <c r="P18" s="50"/>
+      <c r="Q18" s="50"/>
+      <c r="R18" s="50"/>
+      <c r="S18" s="50"/>
+      <c r="T18" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="U18" s="32"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="U18" s="43"/>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A19" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="13"/>
       <c r="D19" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E19" s="16"/>
       <c r="F19" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G19" s="16"/>
       <c r="H19" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="16"/>
       <c r="J19" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K19" s="16"/>
       <c r="L19" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M19" s="16"/>
       <c r="N19" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O19" s="16"/>
       <c r="P19" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q19" s="16"/>
       <c r="R19" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S19" s="16"/>
-      <c r="T19" s="33"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T19" s="44"/>
+      <c r="U19" s="45"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A20" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="13"/>
       <c r="D20" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="16"/>
       <c r="F20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="16"/>
       <c r="H20" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I20" s="16"/>
       <c r="J20" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K20" s="16"/>
       <c r="L20" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M20" s="16"/>
       <c r="N20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O20" s="16"/>
       <c r="P20" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q20" s="16"/>
       <c r="R20" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S20" s="16"/>
-      <c r="T20" s="33"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T20" s="44"/>
+      <c r="U20" s="45"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A21" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="13"/>
       <c r="D21" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="16"/>
       <c r="F21" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="16"/>
       <c r="H21" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I21" s="16"/>
       <c r="J21" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K21" s="16"/>
       <c r="L21" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M21" s="16"/>
       <c r="N21" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O21" s="16"/>
       <c r="P21" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q21" s="16"/>
       <c r="R21" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S21" s="16"/>
-      <c r="T21" s="37"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T21" s="32"/>
+      <c r="U21" s="33"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A22" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="19"/>
       <c r="C22" s="18"/>
       <c r="D22" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="20"/>
       <c r="F22" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G22" s="20"/>
       <c r="H22" s="20" t="s">
         <v>5</v>
       </c>
       <c r="I22" s="20"/>
       <c r="J22" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K22" s="20"/>
       <c r="L22" s="20" t="s">
         <v>6</v>
       </c>
       <c r="M22" s="20"/>
       <c r="N22" s="20" t="s">
         <v>4</v>
       </c>
       <c r="O22" s="20"/>
       <c r="P22" s="20" t="s">
         <v>5</v>
       </c>
       <c r="Q22" s="20"/>
       <c r="R22" s="21" t="s">
         <v>11</v>
       </c>
       <c r="S22" s="20"/>
-      <c r="T22" s="38"/>
-[...3 lines deleted...]
-      <c r="A23" s="68" t="s">
+      <c r="T22" s="34"/>
+      <c r="U22" s="35"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A23" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="69"/>
-[...21 lines deleted...]
-      <c r="A24" s="35" t="s">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="47"/>
+      <c r="O23" s="47"/>
+      <c r="P23" s="47"/>
+      <c r="Q23" s="47"/>
+      <c r="R23" s="47"/>
+      <c r="S23" s="47"/>
+      <c r="T23" s="47"/>
+      <c r="U23" s="48"/>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A24" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="36"/>
+      <c r="B24" s="60"/>
       <c r="C24" s="13"/>
       <c r="D24" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="16"/>
       <c r="F24" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G24" s="16"/>
       <c r="H24" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="16"/>
       <c r="J24" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K24" s="16"/>
       <c r="L24" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M24" s="16"/>
       <c r="N24" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O24" s="16"/>
       <c r="P24" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q24" s="16"/>
       <c r="R24" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S24" s="16"/>
-      <c r="T24" s="29"/>
-[...3 lines deleted...]
-      <c r="A25" s="35" t="s">
+      <c r="T24" s="41"/>
+      <c r="U24" s="33"/>
+    </row>
+    <row r="25" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="36"/>
-      <c r="C25" s="44" t="s">
+      <c r="B25" s="60"/>
+      <c r="C25" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="D25" s="45"/>
-[...15 lines deleted...]
-      <c r="T25" s="31" t="s">
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
+      <c r="N25" s="50"/>
+      <c r="O25" s="50"/>
+      <c r="P25" s="50"/>
+      <c r="Q25" s="50"/>
+      <c r="R25" s="50"/>
+      <c r="S25" s="50"/>
+      <c r="T25" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="U25" s="32"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="U25" s="43"/>
+    </row>
+    <row r="26" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A26" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="13"/>
       <c r="D26" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="16"/>
       <c r="F26" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G26" s="16"/>
       <c r="H26" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I26" s="16"/>
       <c r="J26" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K26" s="16"/>
       <c r="L26" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M26" s="16"/>
       <c r="N26" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O26" s="16"/>
       <c r="P26" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q26" s="16"/>
       <c r="R26" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S26" s="16"/>
-      <c r="T26" s="33"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T26" s="44"/>
+      <c r="U26" s="45"/>
+    </row>
+    <row r="27" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A27" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="13"/>
       <c r="D27" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="16"/>
       <c r="F27" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G27" s="16"/>
       <c r="H27" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I27" s="16"/>
       <c r="J27" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K27" s="16"/>
       <c r="L27" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M27" s="16"/>
       <c r="N27" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O27" s="16"/>
       <c r="P27" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q27" s="16"/>
       <c r="R27" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S27" s="16"/>
-      <c r="T27" s="33"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T27" s="44"/>
+      <c r="U27" s="45"/>
+    </row>
+    <row r="28" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A28" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="13"/>
       <c r="D28" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E28" s="16"/>
       <c r="F28" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="16"/>
       <c r="H28" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I28" s="16"/>
       <c r="J28" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K28" s="16"/>
       <c r="L28" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M28" s="16"/>
       <c r="N28" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O28" s="16"/>
       <c r="P28" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q28" s="16"/>
       <c r="R28" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S28" s="16"/>
-      <c r="T28" s="37"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T28" s="32"/>
+      <c r="U28" s="33"/>
+    </row>
+    <row r="29" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A29" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="19"/>
       <c r="C29" s="18"/>
       <c r="D29" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="20"/>
       <c r="F29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G29" s="20"/>
       <c r="H29" s="20" t="s">
         <v>5</v>
       </c>
       <c r="I29" s="20"/>
       <c r="J29" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K29" s="20"/>
       <c r="L29" s="20" t="s">
         <v>6</v>
       </c>
       <c r="M29" s="20"/>
       <c r="N29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="O29" s="20"/>
       <c r="P29" s="20" t="s">
         <v>5</v>
       </c>
       <c r="Q29" s="20"/>
       <c r="R29" s="21" t="s">
         <v>11</v>
       </c>
       <c r="S29" s="20"/>
-      <c r="T29" s="38"/>
-[...3 lines deleted...]
-      <c r="A30" s="68" t="s">
+      <c r="T29" s="34"/>
+      <c r="U29" s="35"/>
+    </row>
+    <row r="30" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A30" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="69"/>
-[...21 lines deleted...]
-      <c r="A31" s="35" t="s">
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="48"/>
+    </row>
+    <row r="31" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A31" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="36"/>
+      <c r="B31" s="60"/>
       <c r="C31" s="13"/>
       <c r="D31" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="16"/>
       <c r="H31" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I31" s="16"/>
       <c r="J31" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K31" s="16"/>
       <c r="L31" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M31" s="16"/>
       <c r="N31" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O31" s="16"/>
       <c r="P31" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q31" s="16"/>
       <c r="R31" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S31" s="16"/>
-      <c r="T31" s="29"/>
-[...3 lines deleted...]
-      <c r="A32" s="35" t="s">
+      <c r="T31" s="41"/>
+      <c r="U31" s="33"/>
+    </row>
+    <row r="32" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="36"/>
-      <c r="C32" s="44" t="s">
+      <c r="B32" s="60"/>
+      <c r="C32" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="D32" s="45"/>
-[...15 lines deleted...]
-      <c r="T32" s="31" t="s">
+      <c r="D32" s="50"/>
+      <c r="E32" s="50"/>
+      <c r="F32" s="50"/>
+      <c r="G32" s="50"/>
+      <c r="H32" s="50"/>
+      <c r="I32" s="50"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="50"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="50"/>
+      <c r="N32" s="50"/>
+      <c r="O32" s="50"/>
+      <c r="P32" s="50"/>
+      <c r="Q32" s="50"/>
+      <c r="R32" s="50"/>
+      <c r="S32" s="50"/>
+      <c r="T32" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="U32" s="32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="U32" s="43"/>
+    </row>
+    <row r="33" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A33" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="13"/>
       <c r="D33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G33" s="16"/>
       <c r="H33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I33" s="16"/>
       <c r="J33" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K33" s="16"/>
       <c r="L33" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M33" s="16"/>
       <c r="N33" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O33" s="16"/>
       <c r="P33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q33" s="16"/>
       <c r="R33" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S33" s="16"/>
-      <c r="T33" s="33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T33" s="44"/>
+      <c r="U33" s="45"/>
+    </row>
+    <row r="34" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A34" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="13"/>
       <c r="D34" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="16"/>
       <c r="F34" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G34" s="16"/>
       <c r="H34" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I34" s="16"/>
       <c r="J34" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K34" s="16"/>
       <c r="L34" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M34" s="16"/>
       <c r="N34" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O34" s="16"/>
       <c r="P34" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q34" s="16"/>
       <c r="R34" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S34" s="16"/>
-      <c r="T34" s="33"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T34" s="44"/>
+      <c r="U34" s="45"/>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A35" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="13"/>
       <c r="D35" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="16"/>
       <c r="F35" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G35" s="16"/>
       <c r="H35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I35" s="16"/>
       <c r="J35" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K35" s="16"/>
       <c r="L35" s="16" t="s">
         <v>6</v>
       </c>
       <c r="M35" s="16"/>
       <c r="N35" s="16" t="s">
         <v>4</v>
       </c>
       <c r="O35" s="16"/>
       <c r="P35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="Q35" s="16"/>
       <c r="R35" s="17" t="s">
         <v>11</v>
       </c>
       <c r="S35" s="16"/>
-      <c r="T35" s="37"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="T35" s="32"/>
+      <c r="U35" s="33"/>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A36" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="18"/>
       <c r="D36" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="20"/>
       <c r="F36" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G36" s="20"/>
       <c r="H36" s="20" t="s">
         <v>5</v>
       </c>
       <c r="I36" s="20"/>
       <c r="J36" s="21" t="s">
         <v>11</v>
       </c>
       <c r="K36" s="20"/>
       <c r="L36" s="20" t="s">
         <v>6</v>
       </c>
       <c r="M36" s="20"/>
       <c r="N36" s="20" t="s">
         <v>4</v>
       </c>
       <c r="O36" s="20"/>
       <c r="P36" s="20" t="s">
         <v>5</v>
       </c>
       <c r="Q36" s="20"/>
       <c r="R36" s="21" t="s">
         <v>11</v>
       </c>
       <c r="S36" s="20"/>
-      <c r="T36" s="38"/>
-[...27 lines deleted...]
-      <c r="A38" s="26" t="s">
+      <c r="T36" s="34"/>
+      <c r="U36" s="35"/>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A37" s="79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="80"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="80"/>
+      <c r="E37" s="80"/>
+      <c r="F37" s="80"/>
+      <c r="G37" s="80"/>
+      <c r="H37" s="80"/>
+      <c r="I37" s="80"/>
+      <c r="J37" s="80"/>
+      <c r="K37" s="80"/>
+      <c r="L37" s="80"/>
+      <c r="M37" s="80"/>
+      <c r="N37" s="80"/>
+      <c r="O37" s="80"/>
+      <c r="P37" s="80"/>
+      <c r="Q37" s="80"/>
+      <c r="R37" s="80"/>
+      <c r="S37" s="80"/>
+      <c r="T37" s="78"/>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A38" s="78" t="s">
         <v>22</v>
       </c>
-      <c r="B38" s="26"/>
-[...20 lines deleted...]
-      <c r="A39" s="26" t="s">
+      <c r="B38" s="78"/>
+      <c r="C38" s="78"/>
+      <c r="D38" s="78"/>
+      <c r="E38" s="78"/>
+      <c r="F38" s="78"/>
+      <c r="G38" s="78"/>
+      <c r="H38" s="78"/>
+      <c r="I38" s="78"/>
+      <c r="J38" s="78"/>
+      <c r="K38" s="78"/>
+      <c r="L38" s="78"/>
+      <c r="M38" s="78"/>
+      <c r="N38" s="78"/>
+      <c r="O38" s="78"/>
+      <c r="P38" s="78"/>
+      <c r="Q38" s="78"/>
+      <c r="R38" s="78"/>
+      <c r="S38" s="78"/>
+      <c r="T38" s="78"/>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A39" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="B39" s="26"/>
-[...20 lines deleted...]
-      <c r="A40" s="72" t="s">
+      <c r="B39" s="78"/>
+      <c r="C39" s="78"/>
+      <c r="D39" s="78"/>
+      <c r="E39" s="78"/>
+      <c r="F39" s="78"/>
+      <c r="G39" s="78"/>
+      <c r="H39" s="78"/>
+      <c r="I39" s="78"/>
+      <c r="J39" s="78"/>
+      <c r="K39" s="78"/>
+      <c r="L39" s="78"/>
+      <c r="M39" s="78"/>
+      <c r="N39" s="78"/>
+      <c r="O39" s="78"/>
+      <c r="P39" s="78"/>
+      <c r="Q39" s="78"/>
+      <c r="R39" s="78"/>
+      <c r="S39" s="78"/>
+      <c r="T39" s="78"/>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A40" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="72"/>
-[...44 lines deleted...]
-      <c r="A42" s="77" t="s">
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+    </row>
+    <row r="41" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="A41" s="30"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+    </row>
+    <row r="42" spans="1:21" ht="38.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="77"/>
-[...20 lines deleted...]
-    <row r="43" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="B42" s="26"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="26"/>
+      <c r="G42" s="26"/>
+      <c r="H42" s="26"/>
+      <c r="I42" s="26"/>
+      <c r="J42" s="26"/>
+      <c r="K42" s="26"/>
+      <c r="L42" s="26"/>
+      <c r="M42" s="26"/>
+      <c r="N42" s="26"/>
+      <c r="O42" s="26"/>
+      <c r="P42" s="26"/>
+      <c r="Q42" s="26"/>
+      <c r="R42" s="26"/>
+      <c r="S42" s="26"/>
+      <c r="T42" s="26"/>
+      <c r="U42" s="26"/>
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A43" s="6">
         <v>1</v>
       </c>
-      <c r="B43" s="77" t="s">
-[...44 lines deleted...]
-    <row r="45" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="B43" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="26"/>
+      <c r="M43" s="26"/>
+      <c r="N43" s="26"/>
+      <c r="O43" s="26"/>
+      <c r="P43" s="26"/>
+      <c r="Q43" s="26"/>
+      <c r="R43" s="26"/>
+      <c r="S43" s="26"/>
+      <c r="T43" s="26"/>
+      <c r="U43" s="26"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B44" s="26"/>
+      <c r="C44" s="26"/>
+      <c r="D44" s="26"/>
+      <c r="E44" s="26"/>
+      <c r="F44" s="26"/>
+      <c r="G44" s="26"/>
+      <c r="H44" s="26"/>
+      <c r="I44" s="26"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="26"/>
+      <c r="M44" s="26"/>
+      <c r="N44" s="26"/>
+      <c r="O44" s="26"/>
+      <c r="P44" s="26"/>
+      <c r="Q44" s="26"/>
+      <c r="R44" s="26"/>
+      <c r="S44" s="26"/>
+      <c r="T44" s="26"/>
+      <c r="U44" s="26"/>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A45" s="6">
         <v>2</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="46" spans="1:21" ht="36" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="46" spans="1:21" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B46" s="79" t="s">
-[...22 lines deleted...]
-    <row r="47" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="B46" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" s="26"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="26"/>
+      <c r="F46" s="26"/>
+      <c r="G46" s="26"/>
+      <c r="H46" s="26"/>
+      <c r="I46" s="26"/>
+      <c r="J46" s="26"/>
+      <c r="K46" s="26"/>
+      <c r="L46" s="26"/>
+      <c r="M46" s="26"/>
+      <c r="N46" s="26"/>
+      <c r="O46" s="26"/>
+      <c r="P46" s="26"/>
+      <c r="Q46" s="26"/>
+      <c r="R46" s="26"/>
+      <c r="S46" s="26"/>
+      <c r="T46" s="26"/>
+      <c r="U46" s="26"/>
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A47" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B47" s="77" t="s">
+      <c r="B47" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C47" s="77"/>
-[...41 lines deleted...]
-    <row r="49" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="C47" s="26"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="26"/>
+      <c r="F47" s="26"/>
+      <c r="G47" s="26"/>
+      <c r="H47" s="26"/>
+      <c r="I47" s="26"/>
+      <c r="J47" s="26"/>
+      <c r="K47" s="26"/>
+      <c r="L47" s="26"/>
+      <c r="M47" s="26"/>
+      <c r="N47" s="26"/>
+      <c r="O47" s="26"/>
+      <c r="P47" s="26"/>
+      <c r="Q47" s="26"/>
+      <c r="R47" s="26"/>
+      <c r="S47" s="26"/>
+      <c r="T47" s="26"/>
+      <c r="U47" s="26"/>
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B48" s="26"/>
+      <c r="C48" s="26"/>
+      <c r="D48" s="26"/>
+      <c r="E48" s="26"/>
+      <c r="F48" s="26"/>
+      <c r="G48" s="26"/>
+      <c r="H48" s="26"/>
+      <c r="I48" s="26"/>
+      <c r="J48" s="26"/>
+      <c r="K48" s="26"/>
+      <c r="L48" s="26"/>
+      <c r="M48" s="26"/>
+      <c r="N48" s="26"/>
+      <c r="O48" s="26"/>
+      <c r="P48" s="26"/>
+      <c r="Q48" s="26"/>
+      <c r="R48" s="26"/>
+      <c r="S48" s="26"/>
+      <c r="T48" s="26"/>
+      <c r="U48" s="26"/>
+    </row>
+    <row r="49" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A49" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B49" s="77" t="s">
+      <c r="B49" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="C49" s="77"/>
-[...41 lines deleted...]
-    <row r="51" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="C49" s="26"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="26"/>
+      <c r="F49" s="26"/>
+      <c r="G49" s="26"/>
+      <c r="H49" s="26"/>
+      <c r="I49" s="26"/>
+      <c r="J49" s="26"/>
+      <c r="K49" s="26"/>
+      <c r="L49" s="26"/>
+      <c r="M49" s="26"/>
+      <c r="N49" s="26"/>
+      <c r="O49" s="26"/>
+      <c r="P49" s="26"/>
+      <c r="Q49" s="26"/>
+      <c r="R49" s="26"/>
+      <c r="S49" s="26"/>
+      <c r="T49" s="26"/>
+      <c r="U49" s="26"/>
+    </row>
+    <row r="50" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B50" s="26"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
+      <c r="N50" s="26"/>
+      <c r="O50" s="26"/>
+      <c r="P50" s="26"/>
+      <c r="Q50" s="26"/>
+      <c r="R50" s="26"/>
+      <c r="S50" s="26"/>
+      <c r="T50" s="26"/>
+      <c r="U50" s="26"/>
+    </row>
+    <row r="51" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A51" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B51" s="77" t="s">
+      <c r="B51" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="C51" s="77"/>
-[...41 lines deleted...]
-    <row r="53" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="C51" s="26"/>
+      <c r="D51" s="26"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="26"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="26"/>
+      <c r="I51" s="26"/>
+      <c r="J51" s="26"/>
+      <c r="K51" s="26"/>
+      <c r="L51" s="26"/>
+      <c r="M51" s="26"/>
+      <c r="N51" s="26"/>
+      <c r="O51" s="26"/>
+      <c r="P51" s="26"/>
+      <c r="Q51" s="26"/>
+      <c r="R51" s="26"/>
+      <c r="S51" s="26"/>
+      <c r="T51" s="26"/>
+      <c r="U51" s="26"/>
+    </row>
+    <row r="52" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B52" s="26"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="26"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="26"/>
+      <c r="I52" s="26"/>
+      <c r="J52" s="26"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="26"/>
+      <c r="M52" s="26"/>
+      <c r="N52" s="26"/>
+      <c r="O52" s="26"/>
+      <c r="P52" s="26"/>
+      <c r="Q52" s="26"/>
+      <c r="R52" s="26"/>
+      <c r="S52" s="26"/>
+      <c r="T52" s="26"/>
+      <c r="U52" s="26"/>
+    </row>
+    <row r="53" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A53" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="54" spans="1:21" x14ac:dyDescent="0.4">
-      <c r="B54" s="77" t="s">
+    <row r="54" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B54" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="27"/>
+      <c r="D54" s="27"/>
+      <c r="E54" s="27"/>
+      <c r="F54" s="27"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
+      <c r="L54" s="27"/>
+      <c r="M54" s="27"/>
+      <c r="N54" s="27"/>
+      <c r="O54" s="27"/>
+      <c r="P54" s="27"/>
+      <c r="Q54" s="27"/>
+      <c r="R54" s="27"/>
+      <c r="S54" s="27"/>
+      <c r="T54" s="27"/>
+      <c r="U54" s="27"/>
+    </row>
+    <row r="55" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B55" s="27"/>
+      <c r="C55" s="27"/>
+      <c r="D55" s="27"/>
+      <c r="E55" s="27"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="27"/>
+      <c r="I55" s="27"/>
+      <c r="J55" s="27"/>
+      <c r="K55" s="27"/>
+      <c r="L55" s="27"/>
+      <c r="M55" s="27"/>
+      <c r="N55" s="27"/>
+      <c r="O55" s="27"/>
+      <c r="P55" s="27"/>
+      <c r="Q55" s="27"/>
+      <c r="R55" s="27"/>
+      <c r="S55" s="27"/>
+      <c r="T55" s="27"/>
+      <c r="U55" s="27"/>
+    </row>
+    <row r="56" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B56" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="C54" s="73"/>
-[...42 lines deleted...]
-      <c r="B56" s="77" t="s">
+      <c r="C56" s="26"/>
+      <c r="D56" s="26"/>
+      <c r="E56" s="26"/>
+      <c r="F56" s="26"/>
+      <c r="G56" s="26"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="26"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="26"/>
+      <c r="L56" s="26"/>
+      <c r="M56" s="26"/>
+      <c r="N56" s="26"/>
+      <c r="O56" s="26"/>
+      <c r="P56" s="26"/>
+      <c r="Q56" s="26"/>
+      <c r="R56" s="26"/>
+      <c r="S56" s="26"/>
+      <c r="T56" s="26"/>
+      <c r="U56" s="26"/>
+    </row>
+    <row r="57" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B57" s="26"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="26"/>
+      <c r="E57" s="26"/>
+      <c r="F57" s="26"/>
+      <c r="G57" s="26"/>
+      <c r="H57" s="26"/>
+      <c r="I57" s="26"/>
+      <c r="J57" s="26"/>
+      <c r="K57" s="26"/>
+      <c r="L57" s="26"/>
+      <c r="M57" s="26"/>
+      <c r="N57" s="26"/>
+      <c r="O57" s="26"/>
+      <c r="P57" s="26"/>
+      <c r="Q57" s="26"/>
+      <c r="R57" s="26"/>
+      <c r="S57" s="26"/>
+      <c r="T57" s="26"/>
+      <c r="U57" s="26"/>
+    </row>
+    <row r="58" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B58" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="C56" s="77"/>
-[...88 lines deleted...]
-      <c r="B60" s="73" t="s">
+      <c r="C58" s="26"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="26"/>
+      <c r="F58" s="26"/>
+      <c r="G58" s="26"/>
+      <c r="H58" s="26"/>
+      <c r="I58" s="26"/>
+      <c r="J58" s="26"/>
+      <c r="K58" s="26"/>
+      <c r="L58" s="26"/>
+      <c r="M58" s="26"/>
+      <c r="N58" s="26"/>
+      <c r="O58" s="26"/>
+      <c r="P58" s="26"/>
+      <c r="Q58" s="26"/>
+      <c r="R58" s="26"/>
+      <c r="S58" s="26"/>
+      <c r="T58" s="26"/>
+      <c r="U58" s="26"/>
+    </row>
+    <row r="59" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B59" s="26"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="26"/>
+      <c r="E59" s="26"/>
+      <c r="F59" s="26"/>
+      <c r="G59" s="26"/>
+      <c r="H59" s="26"/>
+      <c r="I59" s="26"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="26"/>
+      <c r="L59" s="26"/>
+      <c r="M59" s="26"/>
+      <c r="N59" s="26"/>
+      <c r="O59" s="26"/>
+      <c r="P59" s="26"/>
+      <c r="Q59" s="26"/>
+      <c r="R59" s="26"/>
+      <c r="S59" s="26"/>
+      <c r="T59" s="26"/>
+      <c r="U59" s="26"/>
+    </row>
+    <row r="60" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B60" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="C60" s="73"/>
-[...19 lines deleted...]
-    <row r="61" spans="1:21" x14ac:dyDescent="0.4">
+      <c r="C60" s="27"/>
+      <c r="D60" s="27"/>
+      <c r="E60" s="27"/>
+      <c r="F60" s="27"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="27"/>
+      <c r="I60" s="27"/>
+      <c r="J60" s="27"/>
+      <c r="K60" s="27"/>
+      <c r="L60" s="27"/>
+      <c r="M60" s="27"/>
+      <c r="N60" s="27"/>
+      <c r="O60" s="27"/>
+      <c r="P60" s="27"/>
+      <c r="Q60" s="27"/>
+      <c r="R60" s="27"/>
+      <c r="S60" s="27"/>
+      <c r="T60" s="27"/>
+      <c r="U60" s="27"/>
+    </row>
+    <row r="61" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A61" s="6">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="62" spans="1:21" x14ac:dyDescent="0.4">
+    <row r="62" spans="1:21" x14ac:dyDescent="0.45">
       <c r="A62" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B62" s="77" t="s">
-[...66 lines deleted...]
-    <row r="65" spans="1:22" x14ac:dyDescent="0.4">
+      <c r="B62" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" s="26"/>
+      <c r="D62" s="26"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="26"/>
+      <c r="G62" s="26"/>
+      <c r="H62" s="26"/>
+      <c r="I62" s="26"/>
+      <c r="J62" s="26"/>
+      <c r="K62" s="26"/>
+      <c r="L62" s="26"/>
+      <c r="M62" s="26"/>
+      <c r="N62" s="26"/>
+      <c r="O62" s="26"/>
+      <c r="P62" s="26"/>
+      <c r="Q62" s="26"/>
+      <c r="R62" s="26"/>
+      <c r="S62" s="26"/>
+      <c r="T62" s="26"/>
+      <c r="U62" s="26"/>
+    </row>
+    <row r="63" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B63" s="26"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="26"/>
+      <c r="E63" s="26"/>
+      <c r="F63" s="26"/>
+      <c r="G63" s="26"/>
+      <c r="H63" s="26"/>
+      <c r="I63" s="26"/>
+      <c r="J63" s="26"/>
+      <c r="K63" s="26"/>
+      <c r="L63" s="26"/>
+      <c r="M63" s="26"/>
+      <c r="N63" s="26"/>
+      <c r="O63" s="26"/>
+      <c r="P63" s="26"/>
+      <c r="Q63" s="26"/>
+      <c r="R63" s="26"/>
+      <c r="S63" s="26"/>
+      <c r="T63" s="26"/>
+      <c r="U63" s="26"/>
+    </row>
+    <row r="64" spans="1:21" x14ac:dyDescent="0.45">
+      <c r="B64" s="26"/>
+      <c r="C64" s="26"/>
+      <c r="D64" s="26"/>
+      <c r="E64" s="26"/>
+      <c r="F64" s="26"/>
+      <c r="G64" s="26"/>
+      <c r="H64" s="26"/>
+      <c r="I64" s="26"/>
+      <c r="J64" s="26"/>
+      <c r="K64" s="26"/>
+      <c r="L64" s="26"/>
+      <c r="M64" s="26"/>
+      <c r="N64" s="26"/>
+      <c r="O64" s="26"/>
+      <c r="P64" s="26"/>
+      <c r="Q64" s="26"/>
+      <c r="R64" s="26"/>
+      <c r="S64" s="26"/>
+      <c r="T64" s="26"/>
+      <c r="U64" s="26"/>
+    </row>
+    <row r="65" spans="1:22" x14ac:dyDescent="0.45">
       <c r="A65" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B65" s="77" t="s">
-[...20 lines deleted...]
-      <c r="U65" s="77"/>
+      <c r="B65" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="C65" s="26"/>
+      <c r="D65" s="26"/>
+      <c r="E65" s="26"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="26"/>
+      <c r="H65" s="26"/>
+      <c r="I65" s="26"/>
+      <c r="J65" s="26"/>
+      <c r="K65" s="26"/>
+      <c r="L65" s="26"/>
+      <c r="M65" s="26"/>
+      <c r="N65" s="26"/>
+      <c r="O65" s="26"/>
+      <c r="P65" s="26"/>
+      <c r="Q65" s="26"/>
+      <c r="R65" s="26"/>
+      <c r="S65" s="26"/>
+      <c r="T65" s="26"/>
+      <c r="U65" s="26"/>
       <c r="V65" s="4"/>
     </row>
-    <row r="66" spans="1:22" x14ac:dyDescent="0.4">
-[...19 lines deleted...]
-      <c r="U66" s="77"/>
+    <row r="66" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="B66" s="26"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="26"/>
+      <c r="E66" s="26"/>
+      <c r="F66" s="26"/>
+      <c r="G66" s="26"/>
+      <c r="H66" s="26"/>
+      <c r="I66" s="26"/>
+      <c r="J66" s="26"/>
+      <c r="K66" s="26"/>
+      <c r="L66" s="26"/>
+      <c r="M66" s="26"/>
+      <c r="N66" s="26"/>
+      <c r="O66" s="26"/>
+      <c r="P66" s="26"/>
+      <c r="Q66" s="26"/>
+      <c r="R66" s="26"/>
+      <c r="S66" s="26"/>
+      <c r="T66" s="26"/>
+      <c r="U66" s="26"/>
       <c r="V66" s="4"/>
     </row>
-    <row r="67" spans="1:22" x14ac:dyDescent="0.4">
-[...19 lines deleted...]
-      <c r="U67" s="77"/>
+    <row r="67" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="B67" s="26"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="26"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="26"/>
+      <c r="I67" s="26"/>
+      <c r="J67" s="26"/>
+      <c r="K67" s="26"/>
+      <c r="L67" s="26"/>
+      <c r="M67" s="26"/>
+      <c r="N67" s="26"/>
+      <c r="O67" s="26"/>
+      <c r="P67" s="26"/>
+      <c r="Q67" s="26"/>
+      <c r="R67" s="26"/>
+      <c r="S67" s="26"/>
+      <c r="T67" s="26"/>
+      <c r="U67" s="26"/>
       <c r="V67" s="4"/>
     </row>
-    <row r="68" spans="1:22" x14ac:dyDescent="0.4">
+    <row r="68" spans="1:22" x14ac:dyDescent="0.45">
       <c r="A68" s="6">
         <v>4</v>
       </c>
       <c r="B68" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="69" spans="1:22" x14ac:dyDescent="0.4">
+    <row r="69" spans="1:22" x14ac:dyDescent="0.45">
       <c r="A69" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B69" s="80" t="s">
-[...20 lines deleted...]
-      <c r="U69" s="80"/>
+      <c r="B69" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="28"/>
+      <c r="H69" s="28"/>
+      <c r="I69" s="28"/>
+      <c r="J69" s="28"/>
+      <c r="K69" s="28"/>
+      <c r="L69" s="28"/>
+      <c r="M69" s="28"/>
+      <c r="N69" s="28"/>
+      <c r="O69" s="28"/>
+      <c r="P69" s="28"/>
+      <c r="Q69" s="28"/>
+      <c r="R69" s="28"/>
+      <c r="S69" s="28"/>
+      <c r="T69" s="28"/>
+      <c r="U69" s="28"/>
       <c r="V69" s="8"/>
     </row>
-    <row r="70" spans="1:22" x14ac:dyDescent="0.4">
-[...19 lines deleted...]
-      <c r="U70" s="80"/>
+    <row r="70" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="B70" s="28"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="28"/>
+      <c r="J70" s="28"/>
+      <c r="K70" s="28"/>
+      <c r="L70" s="28"/>
+      <c r="M70" s="28"/>
+      <c r="N70" s="28"/>
+      <c r="O70" s="28"/>
+      <c r="P70" s="28"/>
+      <c r="Q70" s="28"/>
+      <c r="R70" s="28"/>
+      <c r="S70" s="28"/>
+      <c r="T70" s="28"/>
+      <c r="U70" s="28"/>
       <c r="V70" s="8"/>
     </row>
-    <row r="71" spans="1:22" x14ac:dyDescent="0.4">
-[...19 lines deleted...]
-      <c r="U71" s="80"/>
+    <row r="71" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="B71" s="28"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="28"/>
+      <c r="G71" s="28"/>
+      <c r="H71" s="28"/>
+      <c r="I71" s="28"/>
+      <c r="J71" s="28"/>
+      <c r="K71" s="28"/>
+      <c r="L71" s="28"/>
+      <c r="M71" s="28"/>
+      <c r="N71" s="28"/>
+      <c r="O71" s="28"/>
+      <c r="P71" s="28"/>
+      <c r="Q71" s="28"/>
+      <c r="R71" s="28"/>
+      <c r="S71" s="28"/>
+      <c r="T71" s="28"/>
+      <c r="U71" s="28"/>
       <c r="V71" s="8"/>
     </row>
-    <row r="72" spans="1:22" x14ac:dyDescent="0.4">
-[...19 lines deleted...]
-      <c r="U72" s="80"/>
+    <row r="72" spans="1:22" x14ac:dyDescent="0.45">
+      <c r="B72" s="28"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="28"/>
+      <c r="H72" s="28"/>
+      <c r="I72" s="28"/>
+      <c r="J72" s="28"/>
+      <c r="K72" s="28"/>
+      <c r="L72" s="28"/>
+      <c r="M72" s="28"/>
+      <c r="N72" s="28"/>
+      <c r="O72" s="28"/>
+      <c r="P72" s="28"/>
+      <c r="Q72" s="28"/>
+      <c r="R72" s="28"/>
+      <c r="S72" s="28"/>
+      <c r="T72" s="28"/>
+      <c r="U72" s="28"/>
       <c r="V72" s="9"/>
     </row>
-    <row r="73" spans="1:22" x14ac:dyDescent="0.4">
+    <row r="73" spans="1:22" x14ac:dyDescent="0.45">
       <c r="U73" s="9" t="s">
         <v>42</v>
       </c>
       <c r="V73" s="9"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="74">
-    <mergeCell ref="B58:U59"/>
-[...13 lines deleted...]
-    <mergeCell ref="B47:U48"/>
+    <mergeCell ref="A38:T38"/>
+    <mergeCell ref="A39:T39"/>
+    <mergeCell ref="A37:T37"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:S32"/>
+    <mergeCell ref="C11:S11"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:S18"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="Q2:R2"/>
+    <mergeCell ref="C5:U5"/>
+    <mergeCell ref="C6:U6"/>
+    <mergeCell ref="N7:U7"/>
+    <mergeCell ref="S8:U8"/>
+    <mergeCell ref="A8:R8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D7:J7"/>
+    <mergeCell ref="C25:S25"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="A23:U23"/>
+    <mergeCell ref="A30:U30"/>
+    <mergeCell ref="T28:U28"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="T36:U36"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="A3:U3"/>
     <mergeCell ref="A4:U4"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="T32:U32"/>
     <mergeCell ref="T33:U33"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="T26:U26"/>
     <mergeCell ref="T27:U27"/>
     <mergeCell ref="A9:U9"/>
     <mergeCell ref="A16:U16"/>
-    <mergeCell ref="C25:S25"/>
-[...41 lines deleted...]
-    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="B49:U50"/>
+    <mergeCell ref="B51:U52"/>
+    <mergeCell ref="B54:U55"/>
+    <mergeCell ref="B56:U57"/>
+    <mergeCell ref="A40:U40"/>
+    <mergeCell ref="A42:U42"/>
+    <mergeCell ref="B43:U44"/>
+    <mergeCell ref="A41:U41"/>
+    <mergeCell ref="B46:U46"/>
+    <mergeCell ref="B47:U48"/>
+    <mergeCell ref="B58:U59"/>
+    <mergeCell ref="B60:U60"/>
+    <mergeCell ref="B62:U64"/>
+    <mergeCell ref="B65:U67"/>
+    <mergeCell ref="B69:U72"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation showInputMessage="1" showErrorMessage="1" sqref="B12:B15 B19:B22 B26:B29 B33:B36" xr:uid="{C3503D18-FB01-43CB-BA74-6C961E22D4BA}"/>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;R202406版</oddHeader>
+    <oddHeader>&amp;R202606版</oddHeader>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="10">
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{7A0779B7-4A9A-4C82-8EB3-5FBD2E43059A}">
           <x14:formula1>
             <xm:f>Sheet2!$B$1:$B$13</xm:f>
           </x14:formula1>
           <xm:sqref>E10 M10 E12:E15 M12:M15 E17 M17 E19:E22 M19:M22 E24 M24 E26:E29 M26:M29 E31 M31 E33:E36 M33:M36</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{3B37B4C4-4964-4449-90A4-D6D9D78976E2}">
           <x14:formula1>
             <xm:f>Sheet2!$C$1:$C$32</xm:f>
           </x14:formula1>
           <xm:sqref>G10 G12:G15 G17 G19:G22 G24 G26:G29 G31 G33:G36</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{B48BCED3-4614-4085-B486-EE2EACA1FE25}">
           <x14:formula1>
             <xm:f>Sheet2!$C$2:$C$32</xm:f>
           </x14:formula1>
           <xm:sqref>O10 O12:O15 O17 O19:O22 O24 O26:O29 O31 O33:O36</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{C191BF68-BE88-437F-BAC9-35D897091C85}">
           <x14:formula1>
             <xm:f>Sheet2!$D$1:$D$25</xm:f>
@@ -3812,2635 +3868,386 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{33897D75-4B5D-4E45-BC8D-1477BD5B897E}">
           <x14:formula1>
             <xm:f>Sheet2!$B$1:$B$13</xm:f>
           </x14:formula1>
           <xm:sqref>Q2:R2</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3C1254A5-782B-4308-B1B9-43A407813F0E}">
           <x14:formula1>
             <xm:f>Sheet2!$C$1:$C$32</xm:f>
           </x14:formula1>
           <xm:sqref>T2</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{73D89983-1A14-4123-9452-D393A6539BB6}">
           <x14:formula1>
             <xm:f>Sheet2!$G$1:$G$3</xm:f>
           </x14:formula1>
           <xm:sqref>S8:U8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01D6B351-7FA5-4726-9BA8-D7DDCDE6F193}">
-[...2246 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09497284-23BF-49C2-9BB4-CE771BE33269}">
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="G1" s="5" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A2">
         <v>2024</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>1</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3">
         <v>2</v>
       </c>
       <c r="E3">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4">
         <v>3</v>
       </c>
       <c r="E4">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5">
         <v>4</v>
       </c>
       <c r="E5">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9">
         <v>8</v>
       </c>
       <c r="D9">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10">
         <v>9</v>
       </c>
       <c r="D10">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11">
         <v>10</v>
       </c>
       <c r="D11">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12">
         <v>11</v>
       </c>
       <c r="D12">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.45">
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.45">
       <c r="C14">
         <v>13</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.45">
       <c r="C15">
         <v>14</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.45">
       <c r="C16">
         <v>15</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="17" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C17">
         <v>16</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="18" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C18">
         <v>17</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
     </row>
-    <row r="19" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="19" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C19">
         <v>18</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="20" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C20">
         <v>19</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="21" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C21">
         <v>20</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
     </row>
-    <row r="22" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="22" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C22">
         <v>21</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
     </row>
-    <row r="23" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="23" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C23">
         <v>22</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
     </row>
-    <row r="24" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="24" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C24">
         <v>23</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
     </row>
-    <row r="25" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="25" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C25">
         <v>24</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
     </row>
-    <row r="26" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="26" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C26">
         <v>25</v>
       </c>
     </row>
-    <row r="27" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="27" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C27">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="28" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C28">
         <v>27</v>
       </c>
     </row>
-    <row r="29" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="29" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C29">
         <v>28</v>
       </c>
     </row>
-    <row r="30" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="30" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C30">
         <v>29</v>
       </c>
     </row>
-    <row r="31" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="31" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C31">
         <v>30</v>
       </c>
     </row>
-    <row r="32" spans="3:4" x14ac:dyDescent="0.4">
+    <row r="32" spans="3:4" x14ac:dyDescent="0.45">
       <c r="C32">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>石井 正樹</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>